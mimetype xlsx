--- v0 (2026-10-29)
+++ v1 (2026-10-29)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>HS code</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>MFN Applied Duty</t>
   </si>
   <si>
     <t>Common Market for Eastern and Southern Africa (COMESA) Preferential Rate for FTA Member States</t>
   </si>
   <si>
     <t>East African Community (EAC) Partner States Applied Rate</t>
   </si>
   <si>
     <t>92011000</t>
   </si>
   <si>
     <t>Upright pianos</t>
   </si>
   <si>
-    <t>0.100000001490116</t>
+    <t>0.1%</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>92012000</t>
   </si>
   <si>
     <t>Grand pianos</t>
   </si>
   <si>
     <t>92019000</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>92021000</t>
   </si>
   <si>
     <t>Played with a bow</t>
   </si>
   <si>
     <t>92029000</t>
   </si>