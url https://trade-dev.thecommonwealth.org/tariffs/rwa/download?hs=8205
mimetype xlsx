--- v0 (2026-10-29)
+++ v1 (2026-10-29)
@@ -44,51 +44,51 @@
   <si>
     <t>MFN Applied Duty</t>
   </si>
   <si>
     <t>Common Market for Eastern and Southern Africa (COMESA) Preferential Rate for FTA Member States</t>
   </si>
   <si>
     <t>East African Community (EAC) Partner States Applied Rate</t>
   </si>
   <si>
     <t>82051000</t>
   </si>
   <si>
     <t>Drilling, threading or tapping tools</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>82052000</t>
   </si>
   <si>
     <t>Hammers and sledge hammers</t>
   </si>
   <si>
-    <t>0.100000001490116</t>
+    <t>0.1%</t>
   </si>
   <si>
     <t>82053000</t>
   </si>
   <si>
     <t>Planes, chisels, gouges and similar cutting tools for working wood</t>
   </si>
   <si>
     <t>82054000</t>
   </si>
   <si>
     <t>Screwdrivers</t>
   </si>
   <si>
     <t>82055100</t>
   </si>
   <si>
     <t>Household tools</t>
   </si>
   <si>
     <t>82055900</t>
   </si>
   <si>
     <t>Other</t>
   </si>