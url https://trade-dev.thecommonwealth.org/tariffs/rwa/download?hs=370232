--- v0 (2026-10-29)
+++ v1 (2026-10-29)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>HS code</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>MFN Applied Duty</t>
   </si>
   <si>
     <t>Common Market for Eastern and Southern Africa (COMESA) Preferential Rate for FTA Member States</t>
   </si>
   <si>
     <t>East African Community (EAC) Partner States Applied Rate</t>
   </si>
   <si>
     <t>37023200</t>
   </si>
   <si>
     <t>Other, with silver halide emulsion</t>
   </si>
   <si>
-    <t>0.100000001490116</t>
+    <t>0.1%</t>
   </si>
   <si>
     <t>0%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>